--- v0 (2025-12-30)
+++ v1 (2026-08-23)
@@ -11,92 +11,96 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\smk.sachsen.de\LASUB.Shared\A6\R62\_Themen\Lernaufgaben\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\smk.sachsen.de\LaSuB\UserHome\STOR\MerkelIs\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F850AB5C-9EF5-4D3D-801C-5983D2FD9F07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="9"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16896" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2. Fremdsprache" sheetId="5" r:id="rId1"/>
     <sheet name="Biologie" sheetId="4" r:id="rId2"/>
     <sheet name="Chemie" sheetId="12" r:id="rId3"/>
     <sheet name="Deutsch" sheetId="2" r:id="rId4"/>
     <sheet name="Englisch" sheetId="1" r:id="rId5"/>
     <sheet name="Französisch" sheetId="13" r:id="rId6"/>
     <sheet name="Geografie" sheetId="7" r:id="rId7"/>
     <sheet name="Geschichte" sheetId="8" r:id="rId8"/>
     <sheet name="Kunst" sheetId="9" r:id="rId9"/>
     <sheet name="Mathematik" sheetId="3" r:id="rId10"/>
     <sheet name="Musik" sheetId="10" r:id="rId11"/>
     <sheet name="Physik" sheetId="11" r:id="rId12"/>
     <sheet name="Russisch" sheetId="14" r:id="rId13"/>
     <sheet name="schulspezifisches Profil" sheetId="15" r:id="rId14"/>
     <sheet name="Tschechisch" sheetId="16" r:id="rId15"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk169587624" localSheetId="11">Physik!$B$27</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="226">
   <si>
     <t>Lfd. Nr.</t>
   </si>
   <si>
     <t>Lernaufgabe</t>
   </si>
   <si>
     <t>Klassenstufe</t>
   </si>
   <si>
     <t>Travel Stories</t>
   </si>
   <si>
     <t>Kl. 5/6</t>
   </si>
   <si>
     <t>Summer Holidays</t>
   </si>
   <si>
     <t>Sights in your Home Town</t>
   </si>
   <si>
     <t>My home</t>
   </si>
   <si>
@@ -500,141 +504,120 @@
   <si>
     <t>Kl. 12 (13)</t>
   </si>
   <si>
     <t>GY (BGY)</t>
   </si>
   <si>
     <t>Blinddarm des Koalas</t>
   </si>
   <si>
     <t>Kl. 11/12 (12/13)</t>
   </si>
   <si>
     <t>DNA-Modelle</t>
   </si>
   <si>
     <t>Braunkohle</t>
   </si>
   <si>
     <t>Kl. 11 (12)</t>
   </si>
   <si>
     <t>Der Asiatische Marienkäfer - ein Schädling?</t>
   </si>
   <si>
-    <t>Erklärvideo zur Genregulation</t>
-[...1 lines deleted...]
-  <si>
     <t>Kl. 11 (13)</t>
   </si>
   <si>
     <t>Ernährung und Genetik</t>
   </si>
   <si>
     <t>Fotosynthesepraktikum</t>
   </si>
   <si>
     <t>Gelelektrophorese</t>
   </si>
   <si>
     <t>Keystone species</t>
   </si>
   <si>
     <t>Kl. 7 (Kl. 8)</t>
   </si>
   <si>
     <t>GY (OS)</t>
   </si>
   <si>
     <t>Pupsen, um zu überleben - der Bombardierkäfer</t>
   </si>
   <si>
     <t>Kl. 7 (Kl. 10)</t>
   </si>
   <si>
     <t>Salze - Schmuckstücke und Lebensretter in einem</t>
   </si>
   <si>
     <t>Brot aus Luft?</t>
   </si>
   <si>
-    <t>Kl. 12 Lk</t>
-[...4 lines deleted...]
-  <si>
     <t>Kälte-Sofort-Kompressen für die Erste Hilfe</t>
   </si>
   <si>
-    <t>Lithium-Ionen-Akkus - "Viel Energie auf kleinem Raum?"</t>
-[...4 lines deleted...]
-  <si>
     <t>Mit E-Fuels in Zukunft mobil… ?!</t>
   </si>
   <si>
     <t>Verhältnisformeln von Salzen mit Lernprogramm und Ionen-Rummy spielend lernen</t>
   </si>
   <si>
     <t>Versauerung der Ozeane</t>
   </si>
   <si>
     <t>Welches ist das Richtige? - Umgang mit Modellen am Beispiel des Salzgitters von Natriumchlorid</t>
   </si>
   <si>
-    <t>"Nanosilber" - Winzlinge im Alltag!</t>
-[...1 lines deleted...]
-  <si>
     <t>GY/OS</t>
   </si>
   <si>
     <t>LaSuB</t>
   </si>
   <si>
     <t>Kl. 9 (10)</t>
   </si>
   <si>
     <t>Wirkungsmechanismen von Antibiotika</t>
   </si>
   <si>
     <t>GY/BGY</t>
   </si>
   <si>
     <t>Arbeiten wie Mendelejew – Vorhersage bestimmter Eigenschaften am Beispiel der Halogene</t>
   </si>
   <si>
     <t>Kl. 8 (9)</t>
   </si>
   <si>
     <t>Kl. 9 (9/10)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fructose-Malabsoption</t>
   </si>
   <si>
     <t>Kl. 10 (9)</t>
   </si>
   <si>
     <t>Sicherheit im Chemieraum und Kennzeichnung von Gefahrstoffen</t>
   </si>
   <si>
     <t>Altes Kupfer – alles Schrott?</t>
   </si>
   <si>
     <t>Wasserstoffperoxid katalytisch zersetzt</t>
   </si>
   <si>
     <t>Hilft das Trinken von Alkohol gegen Infektionen?</t>
   </si>
   <si>
     <t>Analyse a film review</t>
   </si>
   <si>
     <t xml:space="preserve">Write a film review </t>
   </si>
   <si>
     <t>Lesen</t>
   </si>
@@ -774,139 +757,153 @@
   </si>
   <si>
     <t>Kl. 11 GK/LK</t>
   </si>
   <si>
     <t>Resonanz - neu erklärt</t>
   </si>
   <si>
     <t>Kl. 12 LK</t>
   </si>
   <si>
     <t>Kl. 12 GK/LK</t>
   </si>
   <si>
     <t>Kl. 9, 11 GK</t>
   </si>
   <si>
     <t>Kl. 10, 11 GK</t>
   </si>
   <si>
     <t>Kundenbetreuung im Fahrradladen, Sek. I</t>
   </si>
   <si>
     <t>OS (RS)</t>
   </si>
+  <si>
+    <t>Legierungen - Das Gold von Archimedes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Helfer an kalten Tagen </t>
+  </si>
+  <si>
+    <t>Kl. 11 Lk</t>
+  </si>
+  <si>
+    <t>Kl. 11 (12/13)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="4" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1240,51 +1237,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="11.44140625" customWidth="1"/>
     <col min="4" max="4" width="12.88671875" customWidth="1"/>
     <col min="6" max="6" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>60</v>
@@ -1404,123 +1401,123 @@
       <c r="A24" s="2"/>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="42.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A2" s="11">
+      <c r="A2" s="9">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D2" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A3" s="11">
+      <c r="A3" s="9">
         <v>2</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A4" s="11">
+      <c r="A4" s="9">
         <v>3</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D4" s="8" t="s">
-        <v>228</v>
+      <c r="D4" s="7" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="2"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="2"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="2"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="2"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="2"/>
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
@@ -1543,51 +1540,51 @@
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="2"/>
       <c r="B20" s="3"/>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A21" s="2"/>
       <c r="B21" s="3"/>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" s="2"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1623,609 +1620,609 @@
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="2"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="37" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="4" max="4" width="12.44140625" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A2" s="2">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="C3" t="s">
         <v>55</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="C5" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="E5" s="3"/>
     </row>
     <row r="6" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A6" s="10">
+      <c r="A6" s="9">
         <v>5</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A7" s="7">
+      <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C7" t="s">
         <v>43</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A8" s="11">
+      <c r="A8" s="9">
         <v>7</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="C8" s="8" t="s">
-        <v>195</v>
+      <c r="C8" s="7" t="s">
+        <v>188</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>97</v>
       </c>
       <c r="E8" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A10" s="11">
+      <c r="A10" s="9">
         <v>9</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="C10" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A11" s="11">
+      <c r="A11" s="9">
         <v>10</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C11" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="C12" t="s">
         <v>82</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C13" t="s">
         <v>82</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="44.4" x14ac:dyDescent="0.3">
-      <c r="A14" s="11">
+      <c r="A14" s="9">
         <v>13</v>
       </c>
-      <c r="B14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="B14" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D14" s="9" t="s">
+      <c r="D14" s="8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A15" s="11">
+      <c r="A15" s="9">
         <v>14</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B15" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="C15" s="8" t="s">
+      <c r="C15" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="C16" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A17" s="11">
+      <c r="A17" s="9">
         <v>16</v>
       </c>
-      <c r="B17" s="8" t="s">
+      <c r="B17" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C17" s="8" t="s">
+      <c r="C17" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="C18" t="s">
         <v>86</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C19" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="C21" t="s">
         <v>86</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="C22" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>99</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A26" s="11">
+      <c r="A26" s="9">
         <v>25</v>
       </c>
-      <c r="B26" s="8" t="s">
-        <v>227</v>
+      <c r="B26" s="7" t="s">
+        <v>220</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="C27" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C28" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A31" s="11">
+      <c r="A31" s="9">
         <v>30</v>
       </c>
-      <c r="B31" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D31" s="9" t="s">
+      <c r="B31" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>214</v>
+      </c>
+      <c r="D31" s="8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C32" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C33" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A34" s="11">
+      <c r="A34" s="9">
         <v>33</v>
       </c>
-      <c r="B34" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D34" s="9" t="s">
+      <c r="B34" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D34" s="8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A35" s="11">
+      <c r="A35" s="9">
         <v>34</v>
       </c>
-      <c r="B35" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D35" s="9" t="s">
+      <c r="B35" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D35" s="8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C36" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="C37" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -2337,51 +2334,51 @@
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
       <c r="B25" s="3"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -2415,51 +2412,51 @@
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="2"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -2557,783 +2554,746 @@
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
       <c r="B25" s="3"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E9" sqref="E9"/>
+      <selection pane="bottomLeft" activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="43.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="5">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D3" s="6" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>169</v>
+        <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="5">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>132</v>
+        <v>101</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>162</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="5">
         <v>4</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>152</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="5">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+        <v>152</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+        <v>27</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>152</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>170</v>
+        <v>64</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>9</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>171</v>
+        <v>133</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>27</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>10</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="E11" t="s">
+        <v>166</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>12</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>13</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="5">
         <v>14</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="5">
         <v>15</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="5">
         <v>16</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="5">
-[...13 lines deleted...]
-      </c>
+      <c r="A18" s="2"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="2"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="2"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="2"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="2"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="2"/>
+      <c r="B23" s="3"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
-      <c r="B25" s="3"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:E29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
+      <selection pane="bottomLeft" activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="43.109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="5">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="D2" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="6" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="5">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C3" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>82</v>
+        <v>181</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="5">
         <v>4</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="5">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="C7" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>9</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>10</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>12</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>13</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" s="5">
         <v>14</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="5">
         <v>15</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>158</v>
+        <v>225</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>27</v>
+        <v>139</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5">
         <v>16</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>161</v>
+        <v>223</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>162</v>
+        <v>224</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" s="5">
-[...13 lines deleted...]
-      </c>
+      <c r="A18" s="2"/>
+      <c r="C18" s="3"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="2"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="2"/>
-      <c r="C20" s="3"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="2"/>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="2"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
+      <c r="B25" s="3"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
+      <c r="B26" s="3"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
-      <c r="B27" s="3"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A28" s="2"/>
-      <c r="B28" s="3"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="2"/>
-    </row>
-[...4 lines deleted...]
-      <c r="A31" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="4" max="4" width="30.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -3513,51 +3473,51 @@
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="2"/>
       <c r="B24" s="3"/>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" s="2"/>
       <c r="B25" s="3"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26" s="2"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="2"/>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A59" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="47.109375" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -3857,68 +3817,68 @@
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>118</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="C20" t="s">
         <v>15</v>
       </c>
       <c r="D20" t="s">
         <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="C21" t="s">
         <v>15</v>
       </c>
       <c r="D21" t="s">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>120</v>
       </c>
       <c r="C22" t="s">
         <v>15</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
@@ -4105,51 +4065,51 @@
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33" t="s">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView zoomScale="180" zoomScaleNormal="180" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -4185,51 +4145,51 @@
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="2"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -4265,299 +4225,299 @@
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="2"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="2"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="57.109375" customWidth="1"/>
     <col min="3" max="3" width="18.5546875" customWidth="1"/>
     <col min="5" max="5" width="31.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>70</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>71</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>78</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>80</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>83</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4.33203125" customWidth="1"/>
     <col min="2" max="2" width="32.88671875" customWidth="1"/>
     <col min="3" max="3" width="17.109375" customWidth="1"/>
     <col min="5" max="5" width="32.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>